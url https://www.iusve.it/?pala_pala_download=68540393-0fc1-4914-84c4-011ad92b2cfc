--- v0 (2026-06-12)
+++ v1 (2026-11-02)
@@ -47,60 +47,107 @@
       <w:r w:rsidRPr="00D614CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TEMPLATE PER LA COMPOSIZIONE DELLA TESI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8D13C0" w14:textId="77777777" w:rsidR="00FF51D7" w:rsidRDefault="00FF51D7" w:rsidP="00FF51D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DFAB7A2" w14:textId="77777777" w:rsidR="00FF51D7" w:rsidRDefault="00FF51D7" w:rsidP="00FF51D7">
-      <w:pPr>
+    <w:p w14:paraId="56218DB8" w14:textId="77777777" w:rsidR="00E06FB8" w:rsidRDefault="00E06FB8" w:rsidP="00E06FB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6046A8AE" w14:textId="77777777" w:rsidR="00E06FB8" w:rsidRDefault="00E06FB8" w:rsidP="00E06FB8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(questa pagina dovrà essere rimossa dal file definitivo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C1F713" w14:textId="77777777" w:rsidR="00E06FB8" w:rsidRDefault="00E06FB8" w:rsidP="00E06FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFAB7A2" w14:textId="77777777" w:rsidR="00FF51D7" w:rsidRDefault="00FF51D7" w:rsidP="00FF51D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7B3AB3A7" w14:textId="77777777" w:rsidR="00D614CD" w:rsidRDefault="00D614CD" w:rsidP="00FF51D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="107AE155" w14:textId="4828DDD8" w:rsidR="009F1977" w:rsidRDefault="004F15FD" w:rsidP="004F15FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -209,62 +256,126 @@
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UNIVERSITÀ PONTIFICIA SALESIANA – ROMA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E22A127" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>IUSVE ISTITUTO UNIVERSITARIO SALESIANO VENEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D391F" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
+    <w:p w14:paraId="68F92E9D" w14:textId="4F86722F" w:rsidR="00AE18F7" w:rsidRDefault="00334C59" w:rsidP="00334C59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47C8D">
-[...3 lines deleted...]
-        <w:t>Aggregato alla Facoltà di Scienze dell’Educazione – UPS</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aggregato </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Facoltà </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>di Scienze dell’Educazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718D391F" w14:textId="1965945B" w:rsidR="00334C59" w:rsidRPr="00AE18F7" w:rsidRDefault="00AE18F7" w:rsidP="00334C59">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e di Scienze della Comunicazione Sociale dell’</w:t>
+      </w:r>
+      <w:r w:rsidR="00334C59" w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>UPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D53FF0" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D02C6C1" w14:textId="1A153468" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00E501F5" w:rsidP="00334C59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A8844EF" wp14:editId="5B80A82F">
             <wp:extent cx="4419600" cy="1258824"/>
@@ -690,103 +801,159 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4570FB6B" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1A6A13D0" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00852CFC">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNIVERSITÀ PONTIFICIA SALESIANA – ROMA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AD67B6" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
+    <w:p w14:paraId="200DF00B" w14:textId="77777777" w:rsidR="00AE18F7" w:rsidRPr="00B47C8D" w:rsidRDefault="00AE18F7" w:rsidP="00AE18F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>IUSVE ISTITUTO UNIVERSITARIO SALESIANO VENEZIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357089E8" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
+    <w:p w14:paraId="51BE95D6" w14:textId="77777777" w:rsidR="00AE18F7" w:rsidRDefault="00AE18F7" w:rsidP="00AE18F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47C8D">
-[...3 lines deleted...]
-        <w:t>Aggregato alla Facoltà di Scienze dell’Educazione – UPS</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aggregato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Facoltà </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>di Scienze dell’Educazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1787034B" w14:textId="77777777" w:rsidR="00AE18F7" w:rsidRPr="00AE18F7" w:rsidRDefault="00AE18F7" w:rsidP="00AE18F7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE18F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e di Scienze della Comunicazione Sociale dell’UPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39676C7D" w14:textId="77777777" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00334C59" w:rsidP="00334C59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB9BDC4" w14:textId="128410B7" w:rsidR="00334C59" w:rsidRPr="00B47C8D" w:rsidRDefault="00E501F5" w:rsidP="00334C59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F81FEF0" wp14:editId="6C49DE4C">
             <wp:extent cx="4419600" cy="1258824"/>
@@ -3586,58 +3753,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DEFDA00" w14:textId="77777777" w:rsidR="00CD6ED5" w:rsidRPr="00B47C8D" w:rsidRDefault="00CD6ED5" w:rsidP="00A868F5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD6ED5" w:rsidRPr="00B47C8D" w:rsidSect="00A868F5">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1985" w:left="1985" w:header="567" w:footer="1111" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A3A7881" w14:textId="77777777" w:rsidR="0015516B" w:rsidRDefault="0015516B">
+    <w:p w14:paraId="32CAB8CD" w14:textId="77777777" w:rsidR="007F25CF" w:rsidRDefault="007F25CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23ABE16A" w14:textId="77777777" w:rsidR="0015516B" w:rsidRDefault="0015516B">
+    <w:p w14:paraId="40C43CF7" w14:textId="77777777" w:rsidR="007F25CF" w:rsidRDefault="007F25CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3816,58 +3983,58 @@
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B9BD2EF" w14:textId="77777777" w:rsidR="00475A5C" w:rsidRDefault="00475A5C" w:rsidP="00704DF3">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FF1DBCA" w14:textId="77777777" w:rsidR="0015516B" w:rsidRDefault="0015516B">
+    <w:p w14:paraId="2F9F8766" w14:textId="77777777" w:rsidR="007F25CF" w:rsidRDefault="007F25CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09B10997" w14:textId="77777777" w:rsidR="0015516B" w:rsidRDefault="0015516B">
+    <w:p w14:paraId="01D044DD" w14:textId="77777777" w:rsidR="007F25CF" w:rsidRDefault="007F25CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018B536D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A65C8F5E"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7796,51 +7963,51 @@
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -7953,88 +8120,90 @@
     <w:rsid w:val="00482DD4"/>
     <w:rsid w:val="0048385C"/>
     <w:rsid w:val="004936B5"/>
     <w:rsid w:val="004B222F"/>
     <w:rsid w:val="004B49B6"/>
     <w:rsid w:val="004D2D41"/>
     <w:rsid w:val="004E60C4"/>
     <w:rsid w:val="004F0174"/>
     <w:rsid w:val="004F15FD"/>
     <w:rsid w:val="004F5D03"/>
     <w:rsid w:val="00510151"/>
     <w:rsid w:val="00523617"/>
     <w:rsid w:val="00532DBA"/>
     <w:rsid w:val="0053376D"/>
     <w:rsid w:val="00545F99"/>
     <w:rsid w:val="0055371B"/>
     <w:rsid w:val="00562AD6"/>
     <w:rsid w:val="00564231"/>
     <w:rsid w:val="005662EA"/>
     <w:rsid w:val="00570844"/>
     <w:rsid w:val="00574F76"/>
     <w:rsid w:val="00577F51"/>
     <w:rsid w:val="005B429F"/>
     <w:rsid w:val="005C716B"/>
     <w:rsid w:val="005D0362"/>
+    <w:rsid w:val="005D5997"/>
     <w:rsid w:val="005E0662"/>
     <w:rsid w:val="005E19B2"/>
     <w:rsid w:val="005E7FEA"/>
     <w:rsid w:val="006028C5"/>
     <w:rsid w:val="00614258"/>
     <w:rsid w:val="00662AB4"/>
     <w:rsid w:val="006753E9"/>
     <w:rsid w:val="006B2660"/>
     <w:rsid w:val="006B2AB4"/>
     <w:rsid w:val="006B5B5A"/>
     <w:rsid w:val="006C4173"/>
     <w:rsid w:val="006C72FC"/>
     <w:rsid w:val="006D0732"/>
     <w:rsid w:val="006D6EA2"/>
     <w:rsid w:val="006D7373"/>
     <w:rsid w:val="006F3299"/>
     <w:rsid w:val="00704C80"/>
     <w:rsid w:val="00704DF3"/>
     <w:rsid w:val="007056FF"/>
     <w:rsid w:val="00710D50"/>
     <w:rsid w:val="007164E9"/>
     <w:rsid w:val="00716CDF"/>
     <w:rsid w:val="007200CB"/>
     <w:rsid w:val="007376D7"/>
     <w:rsid w:val="00737AC1"/>
     <w:rsid w:val="00752799"/>
     <w:rsid w:val="00752E84"/>
     <w:rsid w:val="00755DCF"/>
     <w:rsid w:val="00755E16"/>
     <w:rsid w:val="00764E08"/>
     <w:rsid w:val="007652EA"/>
     <w:rsid w:val="00765845"/>
     <w:rsid w:val="00765BA1"/>
     <w:rsid w:val="00777114"/>
     <w:rsid w:val="007B28BC"/>
     <w:rsid w:val="007B5443"/>
     <w:rsid w:val="007C4175"/>
     <w:rsid w:val="007E0CA0"/>
+    <w:rsid w:val="007F25CF"/>
     <w:rsid w:val="007F471A"/>
     <w:rsid w:val="007F6846"/>
     <w:rsid w:val="00800BC6"/>
     <w:rsid w:val="00811606"/>
     <w:rsid w:val="00822AF9"/>
     <w:rsid w:val="0083111C"/>
     <w:rsid w:val="00831629"/>
     <w:rsid w:val="008342CD"/>
     <w:rsid w:val="00837E3D"/>
     <w:rsid w:val="00844071"/>
     <w:rsid w:val="00852CFC"/>
     <w:rsid w:val="00854EBF"/>
     <w:rsid w:val="00864A12"/>
     <w:rsid w:val="008713FB"/>
     <w:rsid w:val="008725FC"/>
     <w:rsid w:val="00872EB4"/>
     <w:rsid w:val="008846A1"/>
     <w:rsid w:val="00891F5B"/>
     <w:rsid w:val="0089427E"/>
     <w:rsid w:val="008A6187"/>
     <w:rsid w:val="008B1036"/>
     <w:rsid w:val="008C58D0"/>
     <w:rsid w:val="008D2E42"/>
     <w:rsid w:val="008D7E35"/>
     <w:rsid w:val="008F7089"/>
@@ -8052,50 +8221,51 @@
     <w:rsid w:val="00987297"/>
     <w:rsid w:val="009938E7"/>
     <w:rsid w:val="009A19AA"/>
     <w:rsid w:val="009B074A"/>
     <w:rsid w:val="009C7FE5"/>
     <w:rsid w:val="009D41BC"/>
     <w:rsid w:val="009D7EC2"/>
     <w:rsid w:val="009E2A9A"/>
     <w:rsid w:val="009F1977"/>
     <w:rsid w:val="009F5A35"/>
     <w:rsid w:val="00A00822"/>
     <w:rsid w:val="00A02779"/>
     <w:rsid w:val="00A3012A"/>
     <w:rsid w:val="00A30370"/>
     <w:rsid w:val="00A36078"/>
     <w:rsid w:val="00A45654"/>
     <w:rsid w:val="00A64388"/>
     <w:rsid w:val="00A64F2B"/>
     <w:rsid w:val="00A735F9"/>
     <w:rsid w:val="00A73B43"/>
     <w:rsid w:val="00A868F5"/>
     <w:rsid w:val="00A968AF"/>
     <w:rsid w:val="00AC55E6"/>
     <w:rsid w:val="00AC69DE"/>
     <w:rsid w:val="00AD5D18"/>
+    <w:rsid w:val="00AE18F7"/>
     <w:rsid w:val="00AE7902"/>
     <w:rsid w:val="00AF6859"/>
     <w:rsid w:val="00B01DBB"/>
     <w:rsid w:val="00B025A3"/>
     <w:rsid w:val="00B04E06"/>
     <w:rsid w:val="00B105AD"/>
     <w:rsid w:val="00B261BC"/>
     <w:rsid w:val="00B26DE1"/>
     <w:rsid w:val="00B36443"/>
     <w:rsid w:val="00B45B9C"/>
     <w:rsid w:val="00B47C8D"/>
     <w:rsid w:val="00B52530"/>
     <w:rsid w:val="00B52E1F"/>
     <w:rsid w:val="00B54709"/>
     <w:rsid w:val="00B55BAC"/>
     <w:rsid w:val="00B60A0F"/>
     <w:rsid w:val="00B67601"/>
     <w:rsid w:val="00B85A1B"/>
     <w:rsid w:val="00B919C0"/>
     <w:rsid w:val="00BB08D6"/>
     <w:rsid w:val="00BF0893"/>
     <w:rsid w:val="00C019FB"/>
     <w:rsid w:val="00C033A8"/>
     <w:rsid w:val="00C13CD2"/>
     <w:rsid w:val="00C13F3B"/>
@@ -8121,50 +8291,51 @@
     <w:rsid w:val="00D44E9B"/>
     <w:rsid w:val="00D53DB9"/>
     <w:rsid w:val="00D554C4"/>
     <w:rsid w:val="00D614CD"/>
     <w:rsid w:val="00D753C8"/>
     <w:rsid w:val="00D7686C"/>
     <w:rsid w:val="00D84762"/>
     <w:rsid w:val="00D9095B"/>
     <w:rsid w:val="00D9730A"/>
     <w:rsid w:val="00D97EAC"/>
     <w:rsid w:val="00DA2A33"/>
     <w:rsid w:val="00DB411F"/>
     <w:rsid w:val="00DB600D"/>
     <w:rsid w:val="00DC0C73"/>
     <w:rsid w:val="00DC2F7A"/>
     <w:rsid w:val="00DD1371"/>
     <w:rsid w:val="00DD543B"/>
     <w:rsid w:val="00DD77E0"/>
     <w:rsid w:val="00DE18B8"/>
     <w:rsid w:val="00DE69B6"/>
     <w:rsid w:val="00DE75C6"/>
     <w:rsid w:val="00DF1385"/>
     <w:rsid w:val="00DF3C46"/>
     <w:rsid w:val="00E015F3"/>
     <w:rsid w:val="00E0444D"/>
+    <w:rsid w:val="00E06FB8"/>
     <w:rsid w:val="00E07B6E"/>
     <w:rsid w:val="00E22093"/>
     <w:rsid w:val="00E23E5F"/>
     <w:rsid w:val="00E258FC"/>
     <w:rsid w:val="00E266D4"/>
     <w:rsid w:val="00E318DB"/>
     <w:rsid w:val="00E4107B"/>
     <w:rsid w:val="00E446EB"/>
     <w:rsid w:val="00E479FF"/>
     <w:rsid w:val="00E501F5"/>
     <w:rsid w:val="00E5180D"/>
     <w:rsid w:val="00E73BFD"/>
     <w:rsid w:val="00E754D9"/>
     <w:rsid w:val="00E76D66"/>
     <w:rsid w:val="00E83DE7"/>
     <w:rsid w:val="00EA2813"/>
     <w:rsid w:val="00EA32B1"/>
     <w:rsid w:val="00EA3F62"/>
     <w:rsid w:val="00EB0C18"/>
     <w:rsid w:val="00EC5659"/>
     <w:rsid w:val="00ED0B9E"/>
     <w:rsid w:val="00EE1009"/>
     <w:rsid w:val="00EE471D"/>
     <w:rsid w:val="00EF7E04"/>
     <w:rsid w:val="00F011C6"/>
@@ -9475,50 +9646,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="243028880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="301009707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="678429539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="792600479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9891,94 +10075,94 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4A85A3-1982-4C7B-8238-CFD9A766B657}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46E190AD-6EF4-432F-9A57-0BC18BDE354F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>296</Words>
-  <Characters>1689</Characters>
+  <Words>319</Words>
+  <Characters>1819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Disney</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1982</CharactersWithSpaces>
+  <CharactersWithSpaces>2134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2049</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>logo sisf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458818</vt:i4>
       </vt:variant>
       <vt:variant>