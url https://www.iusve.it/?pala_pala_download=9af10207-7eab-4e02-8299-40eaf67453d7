--- v0 (2026-05-29)
+++ v1 (2026-10-21)
@@ -1,429 +1,402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00FF47A6" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C7B1865" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246470E0" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4078D01F" w14:textId="1963CAB6" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Io sottoscritto/a _____________________________________ nato/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="002265E6">
+    <w:p w14:paraId="75D505F5" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085279E6" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Il _________________________ CF _________</w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00D3209C">
+        <w:t>Il _________________________ CF _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1B23A0" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F329E5F" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Telefono ________________ Email ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F275E8" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A2257D" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32850EF1" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In qualità di genitore/tutore legale del minore</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...40 lines deleted...]
-        <w:t xml:space="preserve">________ nato/a </w:t>
+    <w:p w14:paraId="359B07EC" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178BB072" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome e cognome ____________________________________ nato/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00D3209C">
-[...9 lines deleted...]
-    <w:p w:rsidR="002265E6" w:rsidRDefault="002265E6" w:rsidP="002265E6">
+    <w:p w14:paraId="64FCB25E" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D53BFC0" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Il _________________________ CF _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002265E6" w:rsidRDefault="002265E6" w:rsidP="002265E6">
-[...19 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRPr="002265E6" w:rsidRDefault="00D3209C" w:rsidP="00D3209C">
+    <w:p w14:paraId="20F00F67" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348BB66A" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE1CBBC" w14:textId="77777777" w:rsidR="00D37564" w:rsidRPr="002265E6" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002265E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizza </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002265E6" w:rsidRDefault="002265E6" w:rsidP="00D3209C">
+    <w:p w14:paraId="6751D338" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002265E6" w:rsidRDefault="002265E6" w:rsidP="00D3209C">
+    <w:p w14:paraId="49210926" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00D3209C">
+    <w:p w14:paraId="1368CFAC" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>il minore a partecipare alla “</w:t>
       </w:r>
       <w:r w:rsidRPr="002265E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002265E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Lesson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>” che si svolgerà presso IUSVE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
+    <w:p w14:paraId="36F3BD4C" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB1CED9" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sede di Venezia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -446,1273 +419,787 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>⃣</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...40 lines deleted...]
-        <w:t>gg/mm/</w:t>
+    <w:p w14:paraId="23592430" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCE189C" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Il (gg/mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002265E6">
-[...138 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5692E3F9" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C40B659" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nome del corso/insegnamento/laboratorio ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A06DF1" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA688D2" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DBCB10" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2809F86F" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218C8913" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27737412" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1338AC09" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Data ______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t>Firma _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...19 lines deleted...]
-    <w:p w:rsidR="00D3209C" w:rsidRPr="002265E6" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
+    <w:p w14:paraId="002C926A" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F9A860" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBD49BD" w14:textId="77777777" w:rsidR="00D37564" w:rsidRPr="002265E6" w:rsidRDefault="00D37564" w:rsidP="00D37564">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002265E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Il presente modulo va restituito debitamente compilato all’indirizzo email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="002265E6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>orientamento@iusve.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00D3209C" w:rsidRDefault="00D3209C" w:rsidP="00BB4432">
-[...35 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="74C297DF" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68493966" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2BF3C4" w14:textId="77777777" w:rsidR="00D37564" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C52366E" w14:textId="3AD737B3" w:rsidR="00341F35" w:rsidRPr="007F6586" w:rsidRDefault="00D37564" w:rsidP="00D37564">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Eventuali n</w:t>
       </w:r>
-      <w:r w:rsidR="00D3209C" w:rsidRPr="002265E6">
+      <w:r w:rsidRPr="002265E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ote:</w:t>
       </w:r>
-      <w:r w:rsidR="00D3209C">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00341F35" w:rsidRPr="007F6586" w:rsidSect="00341F35">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1985" w:left="1134" w:header="675" w:footer="675" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="851" w:bottom="1134" w:left="851" w:header="238" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E51510" w:rsidRDefault="00E51510" w:rsidP="00985C51">
+    <w:p w14:paraId="700C5FED" w14:textId="77777777" w:rsidR="00A501AF" w:rsidRDefault="00A501AF" w:rsidP="004C2912">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E51510" w:rsidRDefault="00E51510" w:rsidP="00985C51">
+    <w:p w14:paraId="27B4B9FD" w14:textId="77777777" w:rsidR="00A501AF" w:rsidRDefault="00A501AF" w:rsidP="004C2912">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Montserrat">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:sdt>
-[...45 lines deleted...]
-  <w:p w:rsidR="004540D7" w:rsidRDefault="004540D7" w:rsidP="004540D7">
+  <w:p w14:paraId="275A5475" w14:textId="77777777" w:rsidR="00713694" w:rsidRDefault="00713694">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
-      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:sdt>
-[...111 lines deleted...]
-  <w:p w:rsidR="00985C51" w:rsidRPr="005701C5" w:rsidRDefault="005701C5" w:rsidP="005701C5">
+  <w:p w14:paraId="3538C256" w14:textId="77777777" w:rsidR="002029B5" w:rsidRDefault="00341F35" w:rsidP="00341F35">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
-      <w:ind w:right="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
+      <w:ind w:hanging="851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="21"/>
-[...97 lines deleted...]
-        <w:szCs w:val="21"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC6B437" wp14:editId="00FC6DF6">
-[...2 lines deleted...]
-          <wp:docPr id="13" name="Immagine 13"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E76E0E4" wp14:editId="519E5D2C">
+          <wp:extent cx="7554774" cy="1066557"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="635"/>
+          <wp:docPr id="129362208" name="Immagine 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="pie_di_pagina.pdf"/>
+                  <pic:cNvPr id="129362208" name="Immagine 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1333500" cy="609600"/>
+                    <a:ext cx="7792358" cy="1100098"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A37C5" w:rsidRDefault="004A37C5">
+  <w:p w14:paraId="7C016125" w14:textId="77777777" w:rsidR="00713694" w:rsidRDefault="00713694">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E51510" w:rsidRDefault="00E51510" w:rsidP="00985C51">
+    <w:p w14:paraId="5256FABD" w14:textId="77777777" w:rsidR="00A501AF" w:rsidRDefault="00A501AF" w:rsidP="004C2912">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E51510" w:rsidRDefault="00E51510" w:rsidP="00985C51">
+    <w:p w14:paraId="7B19FEE9" w14:textId="77777777" w:rsidR="00A501AF" w:rsidRDefault="00A501AF" w:rsidP="004C2912">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A37C5" w:rsidRDefault="004A37C5">
+  <w:p w14:paraId="5BC2B2EA" w14:textId="77777777" w:rsidR="00713694" w:rsidRDefault="00713694">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00985C51" w:rsidRDefault="00764B1F">
+  <w:p w14:paraId="31FD5EF5" w14:textId="77777777" w:rsidR="00C174C0" w:rsidRPr="00C174C0" w:rsidRDefault="002029B5" w:rsidP="00C174C0">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
+      <w:ind w:left="1560"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="12" name="Immagine 12"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F9978D" wp14:editId="1130F6E0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-527682</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-138430</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7541988" cy="1140805"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Immagine 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="9" name="Intestazione_SEMPLIFICATA.pdf"/>
+                  <pic:cNvPr id="3" name="Immagine 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6116320" cy="1370330"/>
+                    <a:ext cx="7541988" cy="1140805"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00653F38">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidR="00653F38">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidR="00653F38">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidR="00C174C0" w:rsidRPr="00C174C0">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidR="00C174C0" w:rsidRPr="00C174C0">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6030BAF6" w14:textId="77777777" w:rsidR="004C2912" w:rsidRPr="00C174C0" w:rsidRDefault="004C2912">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A37C5" w:rsidRDefault="004A37C5">
+  <w:p w14:paraId="34D1ABD6" w14:textId="77777777" w:rsidR="00713694" w:rsidRDefault="00713694">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...233 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00985C51"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00FF47A6"/>
+    <w:rsidRoot w:val="004571EC"/>
+    <w:rsid w:val="000656D4"/>
+    <w:rsid w:val="0016652E"/>
+    <w:rsid w:val="001977FB"/>
+    <w:rsid w:val="001A52F5"/>
+    <w:rsid w:val="001A6878"/>
+    <w:rsid w:val="002029B5"/>
+    <w:rsid w:val="00295C96"/>
+    <w:rsid w:val="00341F35"/>
+    <w:rsid w:val="003876A7"/>
+    <w:rsid w:val="004571EC"/>
+    <w:rsid w:val="0047216E"/>
+    <w:rsid w:val="004A394E"/>
+    <w:rsid w:val="004C2912"/>
+    <w:rsid w:val="005559CE"/>
+    <w:rsid w:val="0057132C"/>
+    <w:rsid w:val="00585373"/>
+    <w:rsid w:val="005A1B8F"/>
+    <w:rsid w:val="005E5BBE"/>
+    <w:rsid w:val="005F2A9D"/>
+    <w:rsid w:val="00642395"/>
+    <w:rsid w:val="0064303B"/>
+    <w:rsid w:val="00653F38"/>
+    <w:rsid w:val="00682CEB"/>
+    <w:rsid w:val="00683E46"/>
+    <w:rsid w:val="00713694"/>
+    <w:rsid w:val="007B2B23"/>
+    <w:rsid w:val="007B79E8"/>
+    <w:rsid w:val="007D659B"/>
+    <w:rsid w:val="007F6586"/>
+    <w:rsid w:val="007F734B"/>
+    <w:rsid w:val="0088199D"/>
+    <w:rsid w:val="00A17D60"/>
+    <w:rsid w:val="00A501AF"/>
+    <w:rsid w:val="00AE4B2B"/>
+    <w:rsid w:val="00B27CD4"/>
+    <w:rsid w:val="00B31B66"/>
+    <w:rsid w:val="00B773BB"/>
+    <w:rsid w:val="00C174C0"/>
+    <w:rsid w:val="00C25FB3"/>
+    <w:rsid w:val="00C80DF5"/>
+    <w:rsid w:val="00D37564"/>
+    <w:rsid w:val="00D92889"/>
+    <w:rsid w:val="00DE0290"/>
+    <w:rsid w:val="00EC359D"/>
+    <w:rsid w:val="00EF5EE6"/>
+    <w:rsid w:val="00FF5031"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58D24D23"/>
+  <w14:docId w14:val="59312A67"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9A8024D1-36BF-E246-B3C5-A78727BDBD94}"/>
+  <w15:docId w15:val="{89B64C5B-DC00-0A4A-8C12-E04966B34568}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2059,341 +1546,294 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004540D7"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00985C51"/>
+    <w:rsid w:val="004C2912"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00985C51"/>
+    <w:rsid w:val="004C2912"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00985C51"/>
+    <w:rsid w:val="004C2912"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00985C51"/>
+    <w:rsid w:val="004C2912"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
-[...21 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C174C0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D3209C"/>
+    <w:rsid w:val="00C174C0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3209C"/>
+    <w:rsid w:val="00C174C0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orientamento@iusve.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orientamento@iusve.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2505,70 +1945,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>183</Words>
-  <Characters>1047</Characters>
+  <Words>186</Words>
+  <Characters>1066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1228</CharactersWithSpaces>
+  <CharactersWithSpaces>1250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>